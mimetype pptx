--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -293,51 +293,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2462713777" r:id="rId1"/>
+    <p:sldLayoutId id="2466675711" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2271,51 +2271,50 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E293B">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Non-Operative Management]]></a:t>
             </a:r>
             <a:br/>
-            <a:br/>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E293B">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Approximately 80–90% of patients with tennis elbow resolve with non-operative treatment over 12–18 months. The natural history is resolution, though the process is slow and symptoms can be debilitating in the interim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4876800"/>
             <a:ext cx="8953500" cy="209550"/>
           </a:xfrm>
@@ -3044,51 +3043,50 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E293B">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Overview & Pathophysiology]]></a:t>
             </a:r>
             <a:br/>
-            <a:br/>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E293B">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Tennis elbow (lateral epicondylalgia) and golfer`s elbow (medial epicondylalgia) are overuse tendinopathies of the common extensor and common flexor origins at the lateral and medial epicondyle of the humerus respectively. Despite their colloquial names, both conditions affect far more non-athletes than athletes — office workers, manual labourers, and recreational players are commonly affected. The underlying pathology is degenerative tendinosis (not tendinitis), characterised by disorganised collagen, fibroblast proliferation, and angiofibroblastic hyperplasia without significant acute inflammatory infiltrate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4876800"/>
             <a:ext cx="8953500" cy="209550"/>
           </a:xfrm>
@@ -4178,91 +4176,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[orthonotes.in  •  9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4288,51 +4286,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>