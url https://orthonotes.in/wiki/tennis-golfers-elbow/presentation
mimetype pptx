--- v1 (2026-05-01)
+++ v2 (2026-06-16)
@@ -293,51 +293,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2466675711" r:id="rId1"/>
+    <p:sldLayoutId id="2470602930" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4176,91 +4176,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[orthonotes.in  •  9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4286,51 +4286,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>