--- v2 (2026-06-16)
+++ v3 (2026-07-31)
@@ -293,51 +293,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470602930" r:id="rId1"/>
+    <p:sldLayoutId id="2474537128" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4176,91 +4176,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="94A3B8">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[orthonotes.in  •  9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4286,51 +4286,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>